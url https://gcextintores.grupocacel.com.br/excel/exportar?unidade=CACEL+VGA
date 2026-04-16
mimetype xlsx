--- v0 (2026-02-19)
+++ v1 (2026-04-16)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:O22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>empresa_unidade</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>local</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -596,51 +596,51 @@
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>4</v>
       </c>
       <c r="H3" t="n">
         <v>2026</v>
       </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr">
         <is>
           <t>VN</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr">
         <is>
-          <t>Regular</t>
+          <t>Vencendo</t>
         </is>
       </c>
       <c r="O3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>38</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Salão de Seminovos</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Ao lado do alarme de incêndio</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
@@ -651,51 +651,51 @@
         <is>
           <t>6 KG</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>4</v>
       </c>
       <c r="H4" t="n">
         <v>2026</v>
       </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr">
         <is>
           <t>SVN</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>image.jpg</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>Regular</t>
+          <t>Vencendo</t>
         </is>
       </c>
       <c r="O4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>39</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Sala TI</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Ao lado da sala do TI</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
@@ -761,45 +761,861 @@
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>2</v>
       </c>
       <c r="H6" t="n">
         <v>2027</v>
       </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr">
         <is>
           <t>VN</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O6" t="inlineStr"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>43</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Oficina</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Ao lado banheiro clientes</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>6-A/60BC</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>8 Kg</t>
+        </is>
+      </c>
+      <c r="G7" t="n">
+        <v>4</v>
+      </c>
+      <c r="H7" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I7" t="inlineStr"/>
+      <c r="J7" t="inlineStr"/>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr"/>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>44</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Refeitório</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dentro do refeitório </t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G8" t="n">
+        <v>4</v>
+      </c>
+      <c r="H8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I8" t="inlineStr"/>
+      <c r="J8" t="inlineStr"/>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr"/>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>45</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Peças </t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Ao lado da porta de entrada</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G9" t="n">
+        <v>4</v>
+      </c>
+      <c r="H9" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I9" t="inlineStr"/>
+      <c r="J9" t="inlineStr"/>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>PEC</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr"/>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>46</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Pecas</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Final da sala de Peças</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>4</v>
+      </c>
+      <c r="H10" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I10" t="inlineStr"/>
+      <c r="J10" t="inlineStr"/>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>PEC</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr"/>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>47</v>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Oficina</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Meio da Oficina</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G11" t="n">
+        <v>4</v>
+      </c>
+      <c r="H11" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I11" t="inlineStr"/>
+      <c r="J11" t="inlineStr"/>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr"/>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>48</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oficina </t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Ao lado da sala de Óleo Usado</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G12" t="n">
+        <v>4</v>
+      </c>
+      <c r="H12" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I12" t="inlineStr"/>
+      <c r="J12" t="inlineStr"/>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr"/>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>49</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Oficina</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Ao lado do Box de Diagnóstico</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>2</v>
+      </c>
+      <c r="H13" t="n">
+        <v>2027</v>
+      </c>
+      <c r="I13" t="inlineStr"/>
+      <c r="J13" t="inlineStr"/>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr"/>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>Regular</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>50</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Recepção de Serviços</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Ao lado da porta de entrada</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>4</v>
+      </c>
+      <c r="H14" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I14" t="inlineStr"/>
+      <c r="J14" t="inlineStr"/>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>AT</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr"/>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>51</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Oficina</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Ao lado do portão do fundo da oficina</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>4</v>
+      </c>
+      <c r="H15" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I15" t="inlineStr"/>
+      <c r="J15" t="inlineStr"/>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr"/>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>52</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Lavador</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Ao lado do compressor da água</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G16" t="n">
+        <v>4</v>
+      </c>
+      <c r="H16" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I16" t="inlineStr"/>
+      <c r="J16" t="inlineStr"/>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr"/>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>53</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pátio </t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Portão saída pátio</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G17" t="n">
+        <v>4</v>
+      </c>
+      <c r="H17" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I17" t="inlineStr"/>
+      <c r="J17" t="inlineStr"/>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr"/>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>54</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pátio </t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Na parede do portão dentro do pátio</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G18" t="n">
+        <v>4</v>
+      </c>
+      <c r="H18" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I18" t="inlineStr"/>
+      <c r="J18" t="inlineStr"/>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr"/>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O18" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>55</v>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pátio </t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Fundo do Pátio a direita</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G19" t="n">
+        <v>4</v>
+      </c>
+      <c r="H19" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I19" t="inlineStr"/>
+      <c r="J19" t="inlineStr"/>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr"/>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>56</v>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pátio </t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Fundo do Pátio</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G20" t="n">
+        <v>4</v>
+      </c>
+      <c r="H20" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I20" t="inlineStr"/>
+      <c r="J20" t="inlineStr"/>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr"/>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>57</v>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pátio </t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>No pátio ao lado do portão do fundo</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>4-A/40BC</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>6 Kg</t>
+        </is>
+      </c>
+      <c r="G21" t="n">
+        <v>4</v>
+      </c>
+      <c r="H21" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I21" t="inlineStr"/>
+      <c r="J21" t="inlineStr"/>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr"/>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>58</v>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>CACEL VGA</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pátio </t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Ao lado do ecoponto</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>6-A/60BC</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>8 Kg</t>
+        </is>
+      </c>
+      <c r="G22" t="n">
+        <v>4</v>
+      </c>
+      <c r="H22" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I22" t="inlineStr"/>
+      <c r="J22" t="inlineStr"/>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr"/>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>Vencendo</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>