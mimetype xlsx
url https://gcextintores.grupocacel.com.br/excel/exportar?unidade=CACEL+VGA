--- v1 (2026-04-16)
+++ v2 (2026-09-16)
@@ -497,51 +497,51 @@
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>sigla_local</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>foto_path</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>status</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>dias_fora</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Salão de Novos</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Ao lado da porta de acesso à Oficina</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>40BC</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
@@ -552,157 +552,161 @@
       <c r="H2" t="n">
         <v>2027</v>
       </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>VN</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>image.jpg</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Salão Novos</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Ao lado da entrega de Novos</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>4</v>
       </c>
       <c r="H3" t="n">
         <v>2026</v>
       </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr">
         <is>
           <t>VN</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr"/>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Salão de Seminovos</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Ao lado do alarme de incêndio</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>4-A40BC</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>6 KG</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>4</v>
       </c>
       <c r="H4" t="n">
         <v>2026</v>
       </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr">
         <is>
           <t>SVN</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>image.jpg</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Sala TI</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Ao lado da sala do TI</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
@@ -754,868 +758,936 @@
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>2</v>
       </c>
       <c r="H6" t="n">
         <v>2027</v>
       </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr">
         <is>
           <t>VN</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr"/>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>43</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Oficina</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Ao lado banheiro clientes</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>6-A/60BC</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>8 Kg</t>
         </is>
       </c>
       <c r="G7" t="n">
         <v>4</v>
       </c>
       <c r="H7" t="n">
         <v>2026</v>
       </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr"/>
       <c r="L7" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr"/>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>44</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Refeitório</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dentro do refeitório </t>
+          <t>Dentro do refeitório</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G8" t="n">
         <v>4</v>
       </c>
       <c r="H8" t="n">
         <v>2026</v>
       </c>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr"/>
       <c r="L8" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr"/>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>45</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Peças </t>
+          <t>Peças</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Ao lado da porta de entrada</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>4</v>
       </c>
       <c r="H9" t="n">
         <v>2026</v>
       </c>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr">
         <is>
           <t>PEC</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr"/>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>46</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Pecas</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Final da sala de Peças</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>4</v>
       </c>
       <c r="H10" t="n">
         <v>2026</v>
       </c>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr">
         <is>
           <t>PEC</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr"/>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>47</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Oficina</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Meio da Oficina</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>4</v>
       </c>
       <c r="H11" t="n">
         <v>2026</v>
       </c>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr"/>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>48</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oficina </t>
+          <t>Oficina</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Ao lado da sala de Óleo Usado</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>4</v>
       </c>
       <c r="H12" t="n">
         <v>2026</v>
       </c>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr"/>
       <c r="L12" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr"/>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>49</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Oficina</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Ao lado do Box de Diagnóstico</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>2</v>
       </c>
       <c r="H13" t="n">
         <v>2027</v>
       </c>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr"/>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>50</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Recepção de Serviços</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Ao lado da porta de entrada</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>4</v>
       </c>
       <c r="H14" t="n">
         <v>2026</v>
       </c>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr">
         <is>
           <t>AT</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr"/>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>51</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Oficina</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Ao lado do portão do fundo da oficina</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G15" t="n">
         <v>4</v>
       </c>
       <c r="H15" t="n">
         <v>2026</v>
       </c>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr"/>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>52</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Lavador</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Ao lado do compressor da água</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>4</v>
       </c>
       <c r="H16" t="n">
         <v>2026</v>
       </c>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr"/>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>53</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pátio </t>
+          <t>Pátio</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Portão saída pátio</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>4</v>
       </c>
       <c r="H17" t="n">
         <v>2026</v>
       </c>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr"/>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>54</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pátio </t>
+          <t>Pátio</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Na parede do portão dentro do pátio</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>4</v>
       </c>
       <c r="H18" t="n">
         <v>2026</v>
       </c>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr"/>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>55</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pátio </t>
+          <t>Pátio</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Fundo do Pátio a direita</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G19" t="n">
         <v>4</v>
       </c>
       <c r="H19" t="n">
         <v>2026</v>
       </c>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr"/>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>56</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pátio </t>
+          <t>Pátio</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Fundo do Pátio</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G20" t="n">
         <v>4</v>
       </c>
       <c r="H20" t="n">
         <v>2026</v>
       </c>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr"/>
       <c r="L20" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr"/>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>57</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pátio </t>
+          <t>Pátio</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>No pátio ao lado do portão do fundo</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>4-A/40BC</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>6 Kg</t>
         </is>
       </c>
       <c r="G21" t="n">
         <v>4</v>
       </c>
       <c r="H21" t="n">
         <v>2026</v>
       </c>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr"/>
       <c r="L21" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr"/>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>58</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>CACEL VGA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pátio </t>
+          <t>Pátio</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Ao lado do ecoponto</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>6-A/60BC</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>8 Kg</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>4</v>
       </c>
       <c r="H22" t="n">
         <v>2026</v>
       </c>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr"/>
       <c r="L22" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr"/>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>nan</t>
+        </is>
+      </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>Vencendo</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O22" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>