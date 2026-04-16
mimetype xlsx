--- v0 (2026-02-19)
+++ v1 (2026-04-16)
@@ -1491,1107 +1491,1107 @@
       <c r="H19" t="n">
         <v>2026</v>
       </c>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr">
         <is>
           <t>LAN</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>WhatsApp_Image_2026-02-13_at_16.21.24_2.jpeg</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>OFICINA</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>REGULAGEM DE PNEU</t>
+          <t>ENTRADA COLUNA DIREITA</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>2A</t>
+          <t>40BC</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>10L</t>
+          <t>12KG</t>
         </is>
       </c>
       <c r="G20" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H20" t="n">
         <v>2026</v>
       </c>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr"/>
       <c r="L20" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.25.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.25_1.jpeg</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>OFICINA</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>ENTRADA COLUNA DIREITA</t>
+          <t>MEIO DA PAREDE DIREITA</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>40BC</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>12KG</t>
+          <t>8KG</t>
         </is>
       </c>
       <c r="G21" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="H21" t="n">
         <v>2026</v>
       </c>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr"/>
       <c r="L21" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.25_1.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.26_2.jpeg</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>OFICINA</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>MEIO DA PAREDE DIREITA</t>
+          <t>POLIMENTO</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>40BC</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>8KG</t>
+          <t>12KG</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>5</v>
       </c>
       <c r="H22" t="n">
         <v>2026</v>
       </c>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr"/>
       <c r="L22" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.26_2.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.27.jpeg</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>OFICINA</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>POLIMENTO</t>
+          <t>PAREDE SAIDA FUNDO(EXTINTOR ESQUERDO)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>40BC</t>
+          <t>20BC</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>12KG</t>
+          <t>6KG</t>
         </is>
       </c>
       <c r="G23" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H23" t="n">
         <v>2026</v>
       </c>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr"/>
       <c r="L23" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.27.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.27_1.jpeg</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>OFICINA</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>PAREDE SAIDA FUNDO(EXTINTOR ESQUERDO)</t>
+          <t>PAREDE SAIDA FUNDO(EXTINTOR DIREITO)</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>20BC</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>6KG</t>
         </is>
       </c>
       <c r="G24" t="n">
         <v>10</v>
       </c>
       <c r="H24" t="n">
         <v>2026</v>
       </c>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.27_1.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.27_2.jpeg</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>OFICINA</t>
+          <t>CONTABILIDADE</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>PAREDE SAIDA FUNDO(EXTINTOR DIREITO)</t>
+          <t>EM FRENTE AO DP</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>20BC</t>
+          <t>20 BC</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>6KG</t>
         </is>
       </c>
       <c r="G25" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H25" t="n">
         <v>2026</v>
       </c>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr"/>
       <c r="K25" t="inlineStr"/>
       <c r="L25" t="inlineStr">
         <is>
-          <t>OFC</t>
+          <t>CONT</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.27_2.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.28_1.jpeg</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>CONTABILIDADE</t>
+          <t>PÁTIO ESTACIONAMENTO</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>EM FRENTE AO DP</t>
+          <t>CANTEIRO</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>20 BC</t>
+          <t>20BC</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>6KG</t>
+          <t>4KG</t>
         </is>
       </c>
       <c r="G26" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H26" t="n">
         <v>2026</v>
       </c>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr"/>
       <c r="K26" t="inlineStr"/>
       <c r="L26" t="inlineStr">
         <is>
-          <t>CONT</t>
+          <t>PAE</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.28_1.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.28.jpeg</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>PÁTIO ESTACIONAMENTO</t>
+          <t>PEÇAS</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>CANTEIRO</t>
+          <t>ENTRADA PEÇAS</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>20BC</t>
+          <t>20 BC</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>4KG</t>
+          <t>6KG</t>
         </is>
       </c>
       <c r="G27" t="n">
         <v>10</v>
       </c>
       <c r="H27" t="n">
         <v>2026</v>
       </c>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr"/>
       <c r="K27" t="inlineStr"/>
       <c r="L27" t="inlineStr">
         <is>
-          <t>PAE</t>
+          <t>PEC</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.28.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.26_1.jpeg</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>PEÇAS</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>ENTRADA PEÇAS</t>
+          <t>ATRÁS DA BOQUETA</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>20 BC</t>
+          <t>20BC</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>6KG</t>
         </is>
       </c>
       <c r="G28" t="n">
         <v>10</v>
       </c>
       <c r="H28" t="n">
         <v>2026</v>
       </c>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr"/>
       <c r="K28" t="inlineStr"/>
       <c r="L28" t="inlineStr">
         <is>
           <t>PEC</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.26_1.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.26.jpeg</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>PEÇAS</t>
+          <t>REFEITORIO</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>ATRÁS DA BOQUETA</t>
+          <t>CORREDOR REFEITORIO</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>20BC</t>
+          <t>40BC</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>6KG</t>
+          <t>6 KG</t>
         </is>
       </c>
       <c r="G29" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="H29" t="n">
         <v>2026</v>
       </c>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr"/>
       <c r="K29" t="inlineStr"/>
       <c r="L29" t="inlineStr">
         <is>
-          <t>PEC</t>
+          <t>REF</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.26.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_17.31.39.jpeg</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>REFEITORIO</t>
+          <t>OFICINA</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>CORREDOR REFEITORIO</t>
+          <t>DENTRO DA SALA DE ESTOQUE DA GARANTIA</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>40BC</t>
+          <t>20BC</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>6 KG</t>
+          <t>6KG</t>
         </is>
       </c>
       <c r="G30" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="H30" t="n">
         <v>2026</v>
       </c>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr">
         <is>
-          <t>REF</t>
+          <t>OFC</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_17.31.39.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_17.31.44.jpeg</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>OFICINA</t>
+          <t>PEÇAS</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>DENTRO DA SALA DE ESTOQUE DA GARANTIA</t>
+          <t>SEGUNDO ANDAR</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>20BC</t>
+          <t>2A</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>6KG</t>
+          <t>10L</t>
         </is>
       </c>
       <c r="G31" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H31" t="n">
         <v>2026</v>
       </c>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr"/>
       <c r="K31" t="inlineStr"/>
       <c r="L31" t="inlineStr">
         <is>
-          <t>OFC</t>
+          <t>PEC</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_17.31.44.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_17.34.53.jpeg</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>PEÇAS</t>
+          <t>OFICINA</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>SEGUNDO ANDAR</t>
+          <t>SAIDA OFC COLUNA DO MEIO</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>2A</t>
+          <t>40BC</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>10L</t>
+          <t>12KG</t>
         </is>
       </c>
       <c r="G32" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H32" t="n">
         <v>2026</v>
       </c>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr"/>
       <c r="K32" t="inlineStr"/>
       <c r="L32" t="inlineStr">
         <is>
-          <t>PEC</t>
+          <t>OFC</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_17.34.53.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_17.49.22.jpeg</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>OFICINA</t>
+          <t>LANTERNAGEM</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>SAIDA OFC COLUNA DO MEIO</t>
+          <t>FUNILARIA</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>40BC</t>
+          <t>BC</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>12KG</t>
+          <t>KG</t>
         </is>
       </c>
       <c r="G33" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H33" t="n">
-        <v>2026</v>
-[...2 lines deleted...]
-      <c r="J33" t="inlineStr"/>
+        <v>2027</v>
+      </c>
+      <c r="I33" s="1" t="n">
+        <v>46072</v>
+      </c>
+      <c r="J33" s="1" t="n">
+        <v>46079</v>
+      </c>
       <c r="K33" t="inlineStr"/>
       <c r="L33" t="inlineStr">
         <is>
-          <t>OFC</t>
+          <t>LAN</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_17.49.22.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.24_1.jpeg</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>LANTERNAGEM</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>PAREDE CORREDOR PARA OFC</t>
+          <t>ENTRADA CARROS CABINE DE PINTURA</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>BC</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>8KG</t>
+          <t>KG</t>
         </is>
       </c>
       <c r="G34" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H34" t="n">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="I34" s="1" t="n">
         <v>46072</v>
       </c>
-      <c r="J34" t="inlineStr"/>
+      <c r="J34" s="1" t="n">
+        <v>46079</v>
+      </c>
       <c r="K34" t="inlineStr"/>
       <c r="L34" t="inlineStr">
         <is>
           <t>LAN</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.24.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.18.jpeg</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>Em manutenção</t>
-[...4 lines deleted...]
-      </c>
+          <t>Regular</t>
+        </is>
+      </c>
+      <c r="O34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>LANTERNAGEM</t>
+          <t>PEÇAS</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>FUNILARIA</t>
+          <t>ESTOQUE PEÇAS</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>BC</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="G35" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H35" t="n">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="I35" s="1" t="n">
         <v>46072</v>
       </c>
-      <c r="J35" t="inlineStr"/>
+      <c r="J35" s="1" t="n">
+        <v>46079</v>
+      </c>
       <c r="K35" t="inlineStr"/>
       <c r="L35" t="inlineStr">
         <is>
-          <t>LAN</t>
+          <t>PEC</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.24_1.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.25.jpeg</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>Em manutenção</t>
-[...4 lines deleted...]
-      </c>
+          <t>Regular</t>
+        </is>
+      </c>
+      <c r="O35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>LANTERNAGEM</t>
+          <t>PÁTIO FUNDOS</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>ENTRADA CARROS CABINE DE PINTURA</t>
+          <t>CONTAINER</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>BC</t>
+          <t>2A</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>KG</t>
+          <t>10L</t>
         </is>
       </c>
       <c r="G36" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H36" t="n">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="I36" s="1" t="n">
         <v>46072</v>
       </c>
-      <c r="J36" t="inlineStr"/>
+      <c r="J36" s="1" t="n">
+        <v>46079</v>
+      </c>
       <c r="K36" t="inlineStr"/>
       <c r="L36" t="inlineStr">
         <is>
-          <t>LAN</t>
+          <t>PAF</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.18.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.17.jpeg</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>Em manutenção</t>
-[...4 lines deleted...]
-      </c>
+          <t>Regular</t>
+        </is>
+      </c>
+      <c r="O36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>PEÇAS</t>
+          <t>LANTERNAGEM</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>ESTOQUE PEÇAS</t>
+          <t>PAREDE CORREDOR PARA OFC</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>BC</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>KG</t>
+          <t>8KG</t>
         </is>
       </c>
       <c r="G37" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H37" t="n">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="I37" s="1" t="n">
         <v>46072</v>
       </c>
-      <c r="J37" t="inlineStr"/>
+      <c r="J37" s="1" t="n">
+        <v>46079</v>
+      </c>
       <c r="K37" t="inlineStr"/>
       <c r="L37" t="inlineStr">
         <is>
-          <t>PEC</t>
+          <t>LAN</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.25.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.24.jpeg</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>Em manutenção</t>
-[...4 lines deleted...]
-      </c>
+          <t>Regular</t>
+        </is>
+      </c>
+      <c r="O37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>PÁTIO FUNDOS</t>
+          <t>OFICINA</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>CONTAINER</t>
+          <t>REGULAGEM DE PNEU</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>2A</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>10L</t>
         </is>
       </c>
       <c r="G38" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H38" t="n">
-        <v>2025</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr"/>
       <c r="K38" t="inlineStr"/>
       <c r="L38" t="inlineStr">
         <is>
-          <t>PAF</t>
+          <t>OFC</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.17.jpeg</t>
+          <t>20260225175159677229_ad916865e8a14315be9252b532e289bd.jpg</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>Em manutenção</t>
-[...4 lines deleted...]
-      </c>
+          <t>Regular</t>
+        </is>
+      </c>
+      <c r="O38" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>