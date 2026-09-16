--- v1 (2026-04-16)
+++ v2 (2026-09-16)
@@ -556,2042 +556,2214 @@
       <c r="H2" t="n">
         <v>2026</v>
       </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>CPD</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>WhatsApp_Image_2026-02-13_at_16.21.01.jpeg</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>SALÃO DE VENDAS</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>ENTRADA DA FRENTE A ESQUERDA</t>
+          <t>ENTRADA LATERAL A ESQUERDA</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>5BC</t>
+          <t>40BC</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>6KG</t>
+          <t>12KG</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H3" t="n">
         <v>2026</v>
       </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr">
         <is>
           <t>SV</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.01_1.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.08.jpeg</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>SALÃO DE VENDAS</t>
+          <t>LANTERNAGEM</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>COLUNA DO MEIO</t>
+          <t>ENTRADA PINTURA</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>20BC</t>
+          <t>20 BC</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>6KG</t>
+          <t>6 KG</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>8</v>
       </c>
       <c r="H4" t="n">
         <v>2026</v>
       </c>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr">
         <is>
-          <t>SV</t>
+          <t>LAN</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.03.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.23.jpeg</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>Regular</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>SALÃO DE VENDAS</t>
+          <t>OFICINA</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>ENTRADA DA FRENTE CANTO DIREITO</t>
+          <t>PAREDE SAIDA FUNDO(EXTINTOR DIREITO)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>20BC</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>6KG</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H5" t="n">
         <v>2026</v>
       </c>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr">
         <is>
-          <t>SV</t>
+          <t>OFC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.05.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.27_2.jpeg</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>SALÃO DE VENDAS</t>
+          <t>LANTERNAGEM</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>ENTRADA LATERAL A ESQUERDA</t>
+          <t>FUNILARIA</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>40BC</t>
+          <t>BC</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>12KG</t>
+          <t>KG</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="H6" t="n">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr">
         <is>
-          <t>SV</t>
+          <t>LAN</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.08.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.24_1.jpeg</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>SALÃO DE VENDAS</t>
+          <t>PEÇAS</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>ENTRADA LATERAL A DIREITA</t>
+          <t>ESTOQUE PEÇAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>40BC</t>
+          <t>BC</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>12KG</t>
+          <t>KG</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H7" t="n">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr"/>
       <c r="L7" t="inlineStr">
         <is>
-          <t>SV</t>
+          <t>PEC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.07.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.25.jpeg</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>SALÃO DE VENDAS</t>
+          <t>PÁTIO FUNDOS</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>EM FRENTE A SALA DE REUNIÕES</t>
+          <t>CONTAINER</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>2A</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>10L</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H8" t="n">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr"/>
       <c r="L8" t="inlineStr">
         <is>
-          <t>SV</t>
+          <t>PAF</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.06.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.17.jpeg</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>SALÃO DE VENDAS</t>
+          <t>LANTERNAGEM</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>BANHEIRO CLIENTES</t>
+          <t>PAREDE CORREDOR PARA OFC</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>20 BC</t>
+          <t>BC</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>6KG</t>
+          <t>8KG</t>
         </is>
       </c>
       <c r="G9" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H9" t="n">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr">
         <is>
-          <t>SV</t>
+          <t>LAN</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.09.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.24.jpeg</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>RECEPÇÃO DE SERVIÇOS</t>
+          <t>OFICINA</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>EM BAIXO DA TV</t>
+          <t xml:space="preserve">SAIDA OFC </t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>40BC</t>
+          <t>20 BC</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>12KG</t>
+          <t>6 KG</t>
         </is>
       </c>
       <c r="G10" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="H10" t="n">
         <v>2026</v>
       </c>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr">
         <is>
-          <t>REC</t>
+          <t>OFC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.10.jpeg</t>
+          <t>20260819144814138090_be65158d5b10416e96587af5ae60ece5.jpg</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>RECEPÇÃO DE SERVIÇOS</t>
+          <t>SALÃO DE VENDAS</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>LIXO RECICLÁVEL</t>
+          <t>EM FRENTE A SALA DE REUNIÕES</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>5BC</t>
+          <t>2A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>6KG</t>
+          <t>10L</t>
         </is>
       </c>
       <c r="G11" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H11" t="n">
         <v>2026</v>
       </c>
-      <c r="I11" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K11" t="inlineStr"/>
+      <c r="I11" s="1" t="n">
+        <v>46165</v>
+      </c>
+      <c r="J11" s="1" t="n">
+        <v>46165</v>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>manutençao</t>
+        </is>
+      </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>REC</t>
+          <t>SV</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.11.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.06.jpeg</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>Regular</t>
+          <t>Vencido</t>
         </is>
       </c>
       <c r="O11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>RECEPÇÃO DE SERVIÇOS</t>
+          <t>SALÃO DE VENDAS</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>ENTRADA COLUNA DO MEIO</t>
+          <t>ENTRADA LATERAL A DIREITA</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>5BC</t>
+          <t>20 BC</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>6KG</t>
+          <t xml:space="preserve"> 6 KG</t>
         </is>
       </c>
       <c r="G12" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H12" t="n">
-        <v>2026</v>
-[...3 lines deleted...]
-      <c r="K12" t="inlineStr"/>
+        <v>2027</v>
+      </c>
+      <c r="I12" s="1" t="n">
+        <v>46165</v>
+      </c>
+      <c r="J12" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>manutençao</t>
+        </is>
+      </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>REC</t>
+          <t>SV</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.11_1.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.07.jpeg</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>RECEPÇÃO DE SERVIÇOS</t>
+          <t>PÁTIO ESTACIONAMENTO</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>PAREDE CRM</t>
+          <t>CANTEIRO</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>20 BC</t>
+          <t>20BC</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>6 KG</t>
         </is>
       </c>
       <c r="G13" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H13" t="n">
         <v>2026</v>
       </c>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr">
         <is>
-          <t>REC</t>
+          <t>PAE</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.12.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.28.jpeg</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>PÁTIO ESTACIONAMENTO</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>VISÃO RH PAREDE DO FUNDO PRIMEIRO ESQUERDA PRA DIREITA</t>
+          <t>CAIXA DO  MEIO</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>20 BC</t>
+          <t>5 BC</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>6KG</t>
+          <t>6 KG</t>
         </is>
       </c>
       <c r="G14" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H14" t="n">
-        <v>2026</v>
-[...3 lines deleted...]
-      <c r="K14" t="inlineStr"/>
+        <v>2027</v>
+      </c>
+      <c r="I14" s="1" t="n">
+        <v>46165</v>
+      </c>
+      <c r="J14" s="1" t="n">
+        <v>46165</v>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>manutençao</t>
+        </is>
+      </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>PAE</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.14.jpeg</t>
+          <t>20260819150706462263_34ba31f3dcec4605b0c23806c328334e.jpg</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>PÁTIO ESTACIONAMENTO</t>
+          <t>OFICINA</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>VISÃO RH PAREDE DO FUNDO SEGUNDO ESQUERDA PRA DIREITA</t>
+          <t>PILAR FUNDOS OFC</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>20 BC</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>4KG</t>
+          <t>6 KG</t>
         </is>
       </c>
       <c r="G15" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H15" t="n">
-        <v>2026</v>
-[...3 lines deleted...]
-      <c r="K15" t="inlineStr"/>
+        <v>2027</v>
+      </c>
+      <c r="I15" s="1" t="n">
+        <v>46165</v>
+      </c>
+      <c r="J15" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>manutençao</t>
+        </is>
+      </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>PAE</t>
+          <t>OFC</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.15.jpeg</t>
+          <t>20260819144605385505_bb3c38abab594a52b293dc009adb82be.jpg</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>PÁTIO ESTACIONAMENTO</t>
+          <t>RECEPÇÃO DE SERVIÇOS</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>DENTRO BOMBA DE INCÊNCIO</t>
+          <t>ENTRADA COLUNA DO MEIO</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>5BC</t>
+          <t>ABC - 4A</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>6 KG</t>
         </is>
       </c>
       <c r="G16" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="H16" t="n">
-        <v>2027</v>
-[...3 lines deleted...]
-      <c r="K16" t="inlineStr"/>
+        <v>2026</v>
+      </c>
+      <c r="I16" s="1" t="n">
+        <v>46165</v>
+      </c>
+      <c r="J16" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>manutençao</t>
+        </is>
+      </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>PAE</t>
+          <t>REC</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.15_1.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.11_1.jpeg</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>PÁTIO ESTACIONAMENTO</t>
+          <t>RECEPÇÃO DE SERVIÇOS</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>PAREDE DE FORA BOMBA DE INCÊNDIO</t>
+          <t>EM BAIXO DA TV</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>20 BC</t>
+          <t>40BC</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>6KG</t>
+          <t>12KG</t>
         </is>
       </c>
       <c r="G17" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H17" t="n">
         <v>2026</v>
       </c>
-      <c r="I17" t="inlineStr"/>
+      <c r="I17" s="1" t="n">
+        <v>46165</v>
+      </c>
       <c r="J17" t="inlineStr"/>
-      <c r="K17" t="inlineStr"/>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>manutençao</t>
+        </is>
+      </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>PAE</t>
+          <t>REC</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.15_2.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.10.jpeg</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O17" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O17" t="n">
+        <v>116</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>LANTERNAGEM</t>
+          <t>RECEPÇÃO DE SERVIÇOS</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>ENTRADA PINTURA</t>
+          <t>PAREDE CRM</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>20 BC</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>6 KG</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>8</v>
       </c>
       <c r="H18" t="n">
         <v>2026</v>
       </c>
-      <c r="I18" t="inlineStr"/>
+      <c r="I18" s="1" t="n">
+        <v>46253</v>
+      </c>
       <c r="J18" t="inlineStr"/>
-      <c r="K18" t="inlineStr"/>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>LAN</t>
+          <t>REC</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.23.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.12.jpeg</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O18" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O18" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>LANTERNAGEM</t>
+          <t>Ajuste3</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>EXTERNO ESCRITÓRIO FUNILARIA</t>
+          <t>PAREDE DE FORA BOMBA DE INCÊNDIO</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>20 BC</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>6KG</t>
         </is>
       </c>
       <c r="G19" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H19" t="n">
         <v>2026</v>
       </c>
-      <c r="I19" t="inlineStr"/>
+      <c r="I19" s="1" t="n">
+        <v>46253</v>
+      </c>
       <c r="J19" t="inlineStr"/>
-      <c r="K19" t="inlineStr"/>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>LAN</t>
+          <t>PAE</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.24_2.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.15_2.jpeg</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O19" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O19" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>OFICINA</t>
+          <t>SALÃO DE VENDAS</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>ENTRADA COLUNA DIREITA</t>
+          <t>COLUNA DO MEIO</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>40BC</t>
+          <t>20BC</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>12KG</t>
+          <t>6KG</t>
         </is>
       </c>
       <c r="G20" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="H20" t="n">
         <v>2026</v>
       </c>
-      <c r="I20" t="inlineStr"/>
+      <c r="I20" s="1" t="n">
+        <v>46253</v>
+      </c>
       <c r="J20" t="inlineStr"/>
-      <c r="K20" t="inlineStr"/>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>OFC</t>
+          <t>SV</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.25_1.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.03.jpeg</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O20" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O20" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>OFICINA</t>
+          <t>SALÃO DE VENDAS</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>MEIO DA PAREDE DIREITA</t>
+          <t>ENTRADA DA FRENTE CANTO DIREITO</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>40BC</t>
+          <t>20BC</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>8KG</t>
+          <t>6KG</t>
         </is>
       </c>
       <c r="G21" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H21" t="n">
         <v>2026</v>
       </c>
-      <c r="I21" t="inlineStr"/>
+      <c r="I21" s="1" t="n">
+        <v>46253</v>
+      </c>
       <c r="J21" t="inlineStr"/>
-      <c r="K21" t="inlineStr"/>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>Manutencao</t>
+        </is>
+      </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>OFC</t>
+          <t>SV</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.26_2.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.05.jpeg</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O21" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O21" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>OFICINA</t>
+          <t>SALÃO DE VENDAS</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>POLIMENTO</t>
+          <t>BANHEIRO CLIENTES</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>40BC</t>
+          <t>20 BC</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>12KG</t>
+          <t>6KG</t>
         </is>
       </c>
       <c r="G22" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H22" t="n">
         <v>2026</v>
       </c>
-      <c r="I22" t="inlineStr"/>
+      <c r="I22" s="1" t="n">
+        <v>46253</v>
+      </c>
       <c r="J22" t="inlineStr"/>
-      <c r="K22" t="inlineStr"/>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>Manutencao</t>
+        </is>
+      </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>OFC</t>
+          <t>SV</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.27.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.09.jpeg</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O22" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O22" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>OFICINA</t>
+          <t>Ajuste4</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>PAREDE SAIDA FUNDO(EXTINTOR ESQUERDO)</t>
+          <t>ENTRADA COLUNA DIREITA</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>20BC</t>
+          <t>40BC</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>6KG</t>
+          <t>12KG</t>
         </is>
       </c>
       <c r="G23" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="H23" t="n">
         <v>2026</v>
       </c>
-      <c r="I23" t="inlineStr"/>
+      <c r="I23" s="1" t="n">
+        <v>46253</v>
+      </c>
       <c r="J23" t="inlineStr"/>
-      <c r="K23" t="inlineStr"/>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.27_1.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.25_1.jpeg</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O23" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O23" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>OFICINA</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>PAREDE SAIDA FUNDO(EXTINTOR DIREITO)</t>
+          <t>REGULAGEM DE PNEU</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>20BC</t>
+          <t>2A</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>6KG</t>
+          <t>10L</t>
         </is>
       </c>
       <c r="G24" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H24" t="n">
         <v>2026</v>
       </c>
-      <c r="I24" t="inlineStr"/>
+      <c r="I24" s="1" t="n">
+        <v>46253</v>
+      </c>
       <c r="J24" t="inlineStr"/>
-      <c r="K24" t="inlineStr"/>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.27_2.jpeg</t>
+          <t>20260225175159677229_ad916865e8a14315be9252b532e289bd.jpg</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O24" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O24" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>CONTABILIDADE</t>
+          <t>RECEPÇÃO DE SERVIÇOS</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>EM FRENTE AO DP</t>
+          <t>LIXO RECICLÁVEL</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>20 BC</t>
+          <t>5BC</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>6KG</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>8</v>
       </c>
       <c r="H25" t="n">
         <v>2026</v>
       </c>
-      <c r="I25" t="inlineStr"/>
+      <c r="I25" s="1" t="n">
+        <v>46253</v>
+      </c>
       <c r="J25" t="inlineStr"/>
-      <c r="K25" t="inlineStr"/>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>CONT</t>
+          <t>REC</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.28_1.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.11.jpeg</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O25" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O25" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>PÁTIO ESTACIONAMENTO</t>
+          <t>PEÇAS</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>CANTEIRO</t>
+          <t>ENTRADA PEÇAS</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>20BC</t>
+          <t>20 BC</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>4KG</t>
+          <t>6KG</t>
         </is>
       </c>
       <c r="G26" t="n">
         <v>10</v>
       </c>
       <c r="H26" t="n">
         <v>2026</v>
       </c>
-      <c r="I26" t="inlineStr"/>
+      <c r="I26" s="1" t="n">
+        <v>46253</v>
+      </c>
       <c r="J26" t="inlineStr"/>
-      <c r="K26" t="inlineStr"/>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>PAE</t>
+          <t>PEC</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.28.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.26_1.jpeg</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O26" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O26" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>PEÇAS</t>
+          <t>CONTABILIDADE</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>ENTRADA PEÇAS</t>
+          <t>EM FRENTE AO DP</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>20 BC</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>6KG</t>
         </is>
       </c>
       <c r="G27" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H27" t="n">
         <v>2026</v>
       </c>
-      <c r="I27" t="inlineStr"/>
+      <c r="I27" s="1" t="n">
+        <v>46253</v>
+      </c>
       <c r="J27" t="inlineStr"/>
-      <c r="K27" t="inlineStr"/>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>PEC</t>
+          <t>CONT</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.26_1.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.28_1.jpeg</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O27" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O27" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>PEÇAS</t>
+          <t>LANTERNAGEM</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>ATRÁS DA BOQUETA</t>
+          <t>EXTERNO ESCRITÓRIO FUNILARIA</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>20BC</t>
+          <t>20 BC</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>6KG</t>
         </is>
       </c>
       <c r="G28" t="n">
         <v>10</v>
       </c>
       <c r="H28" t="n">
         <v>2026</v>
       </c>
-      <c r="I28" t="inlineStr"/>
+      <c r="I28" s="1" t="n">
+        <v>46253</v>
+      </c>
       <c r="J28" t="inlineStr"/>
-      <c r="K28" t="inlineStr"/>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>Manutencao</t>
+        </is>
+      </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>PEC</t>
+          <t>LAN</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.26.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.24_2.jpeg</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O28" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O28" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>REFEITORIO</t>
+          <t>OFICINA</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>CORREDOR REFEITORIO</t>
+          <t>PILAR MEIO OFC</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>40BC</t>
+          <t>40 BC</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>6 KG</t>
+          <t>12KG</t>
         </is>
       </c>
       <c r="G29" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H29" t="n">
         <v>2026</v>
       </c>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr"/>
       <c r="K29" t="inlineStr"/>
       <c r="L29" t="inlineStr">
         <is>
-          <t>REF</t>
+          <t>OFC</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_17.31.39.jpeg</t>
+          <t>20260819152727623519_a133abd08ee345d0a6204a63ac089fbe.jpg</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>OFICINA</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>DENTRO DA SALA DE ESTOQUE DA GARANTIA</t>
+          <t>PAREDE PROXIMO A BOQUETA</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>20BC</t>
+          <t>40BC</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>6KG</t>
+          <t>8 KG</t>
         </is>
       </c>
       <c r="G30" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H30" t="n">
-        <v>2026</v>
-[...3 lines deleted...]
-      <c r="K30" t="inlineStr"/>
+        <v>2027</v>
+      </c>
+      <c r="I30" s="1" t="n">
+        <v>46165</v>
+      </c>
+      <c r="J30" s="1" t="n">
+        <v>46165</v>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>manutençao</t>
+        </is>
+      </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>OFC</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_17.31.44.jpeg</t>
+          <t>20260819144116958183_7db11fc0073c4a9b8c6c09afd8c2095c.jpg</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>PEÇAS</t>
+          <t>OFICINA</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>SEGUNDO ANDAR</t>
+          <t>OFICINA ALINHADOR</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>2A</t>
+          <t>20 BC</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>10L</t>
+          <t>6 KG</t>
         </is>
       </c>
       <c r="G31" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H31" t="n">
         <v>2026</v>
       </c>
       <c r="I31" t="inlineStr"/>
       <c r="J31" t="inlineStr"/>
       <c r="K31" t="inlineStr"/>
       <c r="L31" t="inlineStr">
         <is>
-          <t>PEC</t>
+          <t>OFC</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_17.34.53.jpeg</t>
+          <t>20260819144947250126_e66a90209e584d44a82b1c8a44334790.jpg</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>OFICINA</t>
+          <t>LANTERNAGEM</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>SAIDA OFC COLUNA DO MEIO</t>
+          <t>ENTRADA CARROS CABINE DE PINTURA</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>40BC</t>
+          <t>20 BC</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>12KG</t>
+          <t>4 KG</t>
         </is>
       </c>
       <c r="G32" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H32" t="n">
         <v>2026</v>
       </c>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr"/>
       <c r="K32" t="inlineStr"/>
       <c r="L32" t="inlineStr">
         <is>
-          <t>OFC</t>
+          <t>LAN</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_17.49.22.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.18.jpeg</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>LANTERNAGEM</t>
+          <t>AJUSTAR</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>FUNILARIA</t>
+          <t>ENTRADA DA FRENTE A ESQUERDA</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>BC</t>
+          <t>5BC</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>KG</t>
+          <t>6KG</t>
         </is>
       </c>
       <c r="G33" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H33" t="n">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="I33" s="1" t="n">
-        <v>46072</v>
-[...4 lines deleted...]
-      <c r="K33" t="inlineStr"/>
+        <v>46253</v>
+      </c>
+      <c r="J33" t="inlineStr"/>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>LAN</t>
+          <t>SV</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.24_1.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.01_1.jpeg</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O33" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O33" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>LANTERNAGEM</t>
+          <t>AJUSTE5</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>ENTRADA CARROS CABINE DE PINTURA</t>
+          <t>PAREDE SAIDA FUNDO(EXTINTOR ESQUERDO)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>BC</t>
+          <t>20BC</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>KG</t>
+          <t>6KG</t>
         </is>
       </c>
       <c r="G34" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H34" t="n">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="I34" s="1" t="n">
-        <v>46072</v>
-[...4 lines deleted...]
-      <c r="K34" t="inlineStr"/>
+        <v>46253</v>
+      </c>
+      <c r="J34" t="inlineStr"/>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>Manutencao</t>
+        </is>
+      </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>LAN</t>
+          <t>OFC</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.18.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.27_1.jpeg</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O34" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O34" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>PEÇAS</t>
+          <t>PÁTIO ESTACIONAMENTO</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>ESTOQUE PEÇAS</t>
+          <t>VISÃO RH PAREDE DO FUNDO PRIMEIRO ESQUERDA PRA DIREITA</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>BC</t>
+          <t>40 BC</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>KG</t>
+          <t>12KG</t>
         </is>
       </c>
       <c r="G35" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H35" t="n">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="I35" s="1" t="n">
-        <v>46072</v>
+        <v>46165</v>
       </c>
       <c r="J35" s="1" t="n">
-        <v>46079</v>
-[...1 lines deleted...]
-      <c r="K35" t="inlineStr"/>
+        <v>46165</v>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>manutençao</t>
+        </is>
+      </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>PEC</t>
+          <t>PAE</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.25.jpeg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.14.jpeg</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>PÁTIO FUNDOS</t>
+          <t>LAVADOR</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>CONTAINER</t>
+          <t>LAVADOR</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>2A</t>
+          <t>40 BC</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>10L</t>
+          <t>12 KG</t>
         </is>
       </c>
       <c r="G36" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H36" t="n">
         <v>2027</v>
       </c>
       <c r="I36" s="1" t="n">
-        <v>46072</v>
+        <v>46165</v>
       </c>
       <c r="J36" s="1" t="n">
-        <v>46079</v>
-[...1 lines deleted...]
-      <c r="K36" t="inlineStr"/>
+        <v>46165</v>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>manutençao</t>
+        </is>
+      </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>PAF</t>
+          <t>LAV</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.17.jpeg</t>
+          <t>20260819145148696363_e2b33cc80fef423eb8180aa5d6043007.jpg</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>LANTERNAGEM</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>PAREDE CORREDOR PARA OFC</t>
+          <t>PROXIMO AO PORTAO DA LANTERNAGEM</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>BC</t>
+          <t>20 BC</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>8KG</t>
+          <t>6 KG</t>
         </is>
       </c>
       <c r="G37" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H37" t="n">
         <v>2027</v>
       </c>
       <c r="I37" s="1" t="n">
-        <v>46072</v>
+        <v>46165</v>
       </c>
       <c r="J37" s="1" t="n">
-        <v>46079</v>
-[...1 lines deleted...]
-      <c r="K37" t="inlineStr"/>
+        <v>46253</v>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>manutençao</t>
+        </is>
+      </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>LAN</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>WhatsApp_Image_2026-02-13_at_16.21.24.jpeg</t>
+          <t>20260819145529934445_e5c808b200e549f981f5a9c807757fce.jpg</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>Regular</t>
         </is>
       </c>
       <c r="O37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>CACEL SOE</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>OFICINA</t>
+          <t>ajuste2</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>REGULAGEM DE PNEU</t>
+          <t>VISÃO RH PAREDE DO FUNDO SEGUNDO ESQUERDA PRA DIREITA</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2A</t>
+          <t>20 BC</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>10L</t>
+          <t>4KG</t>
         </is>
       </c>
       <c r="G38" t="n">
         <v>8</v>
       </c>
       <c r="H38" t="n">
         <v>2026</v>
       </c>
-      <c r="I38" t="inlineStr"/>
+      <c r="I38" s="1" t="n">
+        <v>46253</v>
+      </c>
       <c r="J38" t="inlineStr"/>
-      <c r="K38" t="inlineStr"/>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>OFC</t>
+          <t>PAE</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>20260225175159677229_ad916865e8a14315be9252b532e289bd.jpg</t>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.15.jpeg</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>Regular</t>
-[...2 lines deleted...]
-      <c r="O38" t="inlineStr"/>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O38" t="n">
+        <v>28</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>