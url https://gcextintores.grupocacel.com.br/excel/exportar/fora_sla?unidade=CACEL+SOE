--- v0 (2026-02-19)
+++ v1 (2026-09-16)
@@ -10,82 +10,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Fora_SLA" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="YYYY-MM-DD"/>
+  </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -410,51 +414,1074 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:O16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>id</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>empresa_unidade</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>local</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>observacao_local</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>tipo</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>capacidade</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>vencimento_mes</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>vencimento_ano</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>data_retirada</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>data_devolucao</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>observacao_retirada</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>sigla_local</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>foto_path</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>status</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>dias_fora</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>RECEPÇÃO DE SERVIÇOS</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>EM BAIXO DA TV</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>40BC</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>12KG</t>
+        </is>
+      </c>
+      <c r="G2" t="n">
+        <v>5</v>
+      </c>
+      <c r="H2" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>46165</v>
+      </c>
+      <c r="J2" t="inlineStr"/>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>manutençao</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>REC</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.10.jpeg</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O2" t="n">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>8</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>RECEPÇÃO DE SERVIÇOS</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>PAREDE CRM</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>20 BC</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>6 KG</t>
+        </is>
+      </c>
+      <c r="G3" t="n">
+        <v>8</v>
+      </c>
+      <c r="H3" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J3" t="inlineStr"/>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>REC</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.12.jpeg</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O3" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>12</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Ajuste3</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>PAREDE DE FORA BOMBA DE INCÊNDIO</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>20 BC</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>6KG</t>
+        </is>
+      </c>
+      <c r="G4" t="n">
+        <v>8</v>
+      </c>
+      <c r="H4" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I4" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J4" t="inlineStr"/>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>PAE</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.15_2.jpeg</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O4" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>3</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>SALÃO DE VENDAS</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>COLUNA DO MEIO</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>20BC</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>6KG</t>
+        </is>
+      </c>
+      <c r="G5" t="n">
+        <v>8</v>
+      </c>
+      <c r="H5" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J5" t="inlineStr"/>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>SV</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.03.jpeg</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O5" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>4</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>SALÃO DE VENDAS</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>ENTRADA DA FRENTE CANTO DIREITO</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>20BC</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>6KG</t>
+        </is>
+      </c>
+      <c r="G6" t="n">
+        <v>8</v>
+      </c>
+      <c r="H6" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J6" t="inlineStr"/>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>Manutencao</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>SV</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.05.jpeg</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O6" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>7</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>SALÃO DE VENDAS</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>BANHEIRO CLIENTES</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>20 BC</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>6KG</t>
+        </is>
+      </c>
+      <c r="G7" t="n">
+        <v>8</v>
+      </c>
+      <c r="H7" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J7" t="inlineStr"/>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>Manutencao</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>SV</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.09.jpeg</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O7" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>15</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Ajuste4</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>ENTRADA COLUNA DIREITA</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>40BC</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>12KG</t>
+        </is>
+      </c>
+      <c r="G8" t="n">
+        <v>11</v>
+      </c>
+      <c r="H8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I8" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J8" t="inlineStr"/>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.25_1.jpeg</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O8" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>37</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>OFICINA</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>REGULAGEM DE PNEU</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>2A</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>10L</t>
+        </is>
+      </c>
+      <c r="G9" t="n">
+        <v>8</v>
+      </c>
+      <c r="H9" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I9" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J9" t="inlineStr"/>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>20260225175159677229_ad916865e8a14315be9252b532e289bd.jpg</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O9" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>33</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>RECEPÇÃO DE SERVIÇOS</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>LIXO RECICLÁVEL</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>5BC</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>6KG</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>8</v>
+      </c>
+      <c r="H10" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I10" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J10" t="inlineStr"/>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>REC</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.11.jpeg</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O10" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>20</v>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>PEÇAS</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>ENTRADA PEÇAS</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>20 BC</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>6KG</t>
+        </is>
+      </c>
+      <c r="G11" t="n">
+        <v>10</v>
+      </c>
+      <c r="H11" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I11" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J11" t="inlineStr"/>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>PEC</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.26_1.jpeg</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O11" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>18</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>CONTABILIDADE</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>EM FRENTE AO DP</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>20 BC</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>6KG</t>
+        </is>
+      </c>
+      <c r="G12" t="n">
+        <v>8</v>
+      </c>
+      <c r="H12" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I12" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J12" t="inlineStr"/>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>CONT</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.28_1.jpeg</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O12" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>14</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>LANTERNAGEM</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>EXTERNO ESCRITÓRIO FUNILARIA</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>20 BC</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>6KG</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>10</v>
+      </c>
+      <c r="H13" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I13" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J13" t="inlineStr"/>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>Manutencao</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>LAN</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.24_2.jpeg</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O13" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>2</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>AJUSTAR</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>ENTRADA DA FRENTE A ESQUERDA</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>5BC</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>6KG</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>8</v>
+      </c>
+      <c r="H14" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I14" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J14" t="inlineStr"/>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>SV</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.01_1.jpeg</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O14" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>16</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>AJUSTE5</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>PAREDE SAIDA FUNDO(EXTINTOR ESQUERDO)</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>20BC</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>6KG</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>10</v>
+      </c>
+      <c r="H15" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I15" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J15" t="inlineStr"/>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>Manutencao</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>OFC</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.27_1.jpeg</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O15" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>10</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>CACEL SOE</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>ajuste2</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>VISÃO RH PAREDE DO FUNDO SEGUNDO ESQUERDA PRA DIREITA</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>20 BC</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>4KG</t>
+        </is>
+      </c>
+      <c r="G16" t="n">
+        <v>8</v>
+      </c>
+      <c r="H16" t="n">
+        <v>2026</v>
+      </c>
+      <c r="I16" s="1" t="n">
+        <v>46253</v>
+      </c>
+      <c r="J16" t="inlineStr"/>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>Manutençao</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>PAE</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>WhatsApp_Image_2026-02-13_at_16.21.15.jpeg</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>Fora do SLA</t>
+        </is>
+      </c>
+      <c r="O16" t="n">
+        <v>28</v>
+      </c>
+    </row>
+  </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>